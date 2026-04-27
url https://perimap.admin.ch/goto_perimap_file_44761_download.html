--- v1 (2026-03-11)
+++ v2 (2026-04-27)
@@ -1,82 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\U80828292\AppData\Local\rubicon\Acta Nova Client\Data\944845048\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\Organisation\MS\KBB\8_Know_How Tool\Know-How_Ordner_OV\4_auftrag_oeffentlich_ausschreiben\cpc_cpv_listen\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{00C3B7A6-59D0-4DB4-8264-4E0E1E9967F1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{271A8C13-1160-4E8F-8AB8-1E08FAFAB47D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{1A477168-C174-4683-A418-060888E743C1}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{1A477168-C174-4683-A418-060888E743C1}"/>
   </bookViews>
   <sheets>
-    <sheet name="Tabelle1" sheetId="1" r:id="rId1"/>
+    <sheet name="Deutsch" sheetId="1" r:id="rId1"/>
+    <sheet name="Englisch" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="88">
   <si>
     <t>Instandhaltung und Reparatur</t>
   </si>
   <si>
     <t>Restauration und Verkauf von an Ort zu konsumierenden Getränken</t>
   </si>
   <si>
     <t>Landverkehr einschliesslich Geldtransport und Kurierdienste, ohne Postverkehr</t>
   </si>
   <si>
     <t>Fracht- und Personenbeförderung im Flugverkehr, ohne Postverkehr</t>
   </si>
   <si>
     <t>Postbeförderung im Landverkehr (ohne Eisenbahnverkehr) sowie Luftpostbeförderung</t>
   </si>
   <si>
     <t>Dienstleistungen von Reisebüros und Reiseorganisatoren</t>
   </si>
   <si>
     <t>Fernmeldewesen</t>
   </si>
   <si>
     <t>Versicherungs-, Bank- und Anlagedienstleistungen mit Ausnahme von Wertpapiergeschäften oder Geschäften mit anderen Finanzinstrumenten sowie Dienstleistungen der Zentralbanken</t>
   </si>
   <si>
@@ -173,153 +175,282 @@
     <t>73 (ausser 7321)</t>
   </si>
   <si>
     <t>71235, 7321</t>
   </si>
   <si>
     <t>Teil von 81, 812, 814</t>
   </si>
   <si>
     <t>83106–83109</t>
   </si>
   <si>
     <t>Teil von 832</t>
   </si>
   <si>
     <t>Teil von 861</t>
   </si>
   <si>
     <t>865, 866</t>
   </si>
   <si>
     <t>874, 82201–82206</t>
   </si>
   <si>
     <t>Teil von 8814</t>
+  </si>
+  <si>
+    <t>Product classification of the United Nations (Central Product Classification, CPC) </t>
+  </si>
+  <si>
+    <t>NB: This is only a transcript and not the official CPC list. It is subject to changes by the competent authority.</t>
+  </si>
+  <si>
+    <t>Pre-erection work at construction sites</t>
+  </si>
+  <si>
+    <t>Construction work for buildings</t>
+  </si>
+  <si>
+    <t>Construction work for civil engineering</t>
+  </si>
+  <si>
+    <t>Assembly and erection of prefabricated construction</t>
+  </si>
+  <si>
+    <t>Special trade construction work</t>
+  </si>
+  <si>
+    <t>Installation work</t>
+  </si>
+  <si>
+    <t>Building completion and finishing work</t>
+  </si>
+  <si>
+    <t>Renting services related to equipment for construction</t>
+  </si>
+  <si>
+    <t>Maintenance and repair services</t>
+  </si>
+  <si>
+    <t>Hotel and other similar accommodation services</t>
+  </si>
+  <si>
+    <t>Food and beverage serving services to be consumed on site</t>
+  </si>
+  <si>
+    <t>712 (except 71235), 7512, 87304</t>
+  </si>
+  <si>
+    <t>Land transport services, including armoured car services and courier services; except transport of mail</t>
+  </si>
+  <si>
+    <t>73 (except 7321)</t>
+  </si>
+  <si>
+    <t>Air transport services of passengers and freight, except transport of mail</t>
+  </si>
+  <si>
+    <t>Transport of mail by land (except rail) and by air</t>
+  </si>
+  <si>
+    <t>Travel agency and tour operator services</t>
+  </si>
+  <si>
+    <t>Telecommunication services</t>
+  </si>
+  <si>
+    <t>Ex. 81, 812, 814</t>
+  </si>
+  <si>
+    <t>Insurance, banking and investment services, except transactions in securities or other financial instruments, and central bank services</t>
+  </si>
+  <si>
+    <t>Real estate services on a fee or contract basis</t>
+  </si>
+  <si>
+    <t>Leasing or rental services concerning machinery and equipment without operator</t>
+  </si>
+  <si>
+    <t>Ex. 832</t>
+  </si>
+  <si>
+    <t>Leasing or rental services concerning personal and household goods</t>
+  </si>
+  <si>
+    <t>Computer and related services</t>
+  </si>
+  <si>
+    <t>Ex. 861</t>
+  </si>
+  <si>
+    <t>Legal advisory services on home country law and international law</t>
+  </si>
+  <si>
+    <t>Accounting, auditing and bookkeeping services</t>
+  </si>
+  <si>
+    <t>Taxation services</t>
+  </si>
+  <si>
+    <t>Market research and public opinion polling services</t>
+  </si>
+  <si>
+    <t>Management consulting services and related services</t>
+  </si>
+  <si>
+    <t>Architectural services; engineering services and integrated engineering services, urban planning and landscape architectural services; related scientific and technical consulting services; technical testing and analysis services</t>
+  </si>
+  <si>
+    <t>Advertising services</t>
+  </si>
+  <si>
+    <t>Building-cleaning services and property management services</t>
+  </si>
+  <si>
+    <t>Packaging services</t>
+  </si>
+  <si>
+    <t>Ex. 8814</t>
+  </si>
+  <si>
+    <t>Consulting services relating to forestry</t>
+  </si>
+  <si>
+    <t>Publishing and printing services on a fee or contract basis</t>
+  </si>
+  <si>
+    <t>Sewage and refuse disposal; sanitation and similar services</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF454545"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 – 2022-Design">
   <a:themeElements>
     <a:clrScheme name="Office 2013 – 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -581,419 +712,811 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B84CC7E6-0978-4C59-BCF3-F5F91FA984C2}">
   <dimension ref="A1:D35"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="C10" sqref="C10:C11"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="K12" sqref="K12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="24.5" style="3" customWidth="1"/>
+    <col min="1" max="1" width="24.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" s="1" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A1" s="9" t="s">
+      <c r="A1" s="8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:4" s="1" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="3" spans="1:4" s="1" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A3" s="4">
+      <c r="A3" s="3">
         <v>511</v>
       </c>
-      <c r="B3" s="5" t="s">
+      <c r="B3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="C3" s="6"/>
-      <c r="D3" s="6"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
     </row>
     <row r="4" spans="1:4" s="1" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A4" s="4">
+      <c r="A4" s="3">
         <v>512</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="C4" s="6"/>
-      <c r="D4" s="6"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
     </row>
     <row r="5" spans="1:4" s="1" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A5" s="4">
+      <c r="A5" s="3">
         <v>513</v>
       </c>
-      <c r="B5" s="5" t="s">
+      <c r="B5" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="C5" s="6"/>
-      <c r="D5" s="6"/>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
     </row>
     <row r="6" spans="1:4" s="1" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A6" s="4">
+      <c r="A6" s="3">
         <v>514</v>
       </c>
-      <c r="B6" s="5" t="s">
+      <c r="B6" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="C6" s="6"/>
-      <c r="D6" s="6"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
     </row>
     <row r="7" spans="1:4" s="1" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A7" s="4">
+      <c r="A7" s="3">
         <v>515</v>
       </c>
-      <c r="B7" s="5" t="s">
+      <c r="B7" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="C7" s="6"/>
-      <c r="D7" s="6"/>
+      <c r="C7" s="5"/>
+      <c r="D7" s="5"/>
     </row>
     <row r="8" spans="1:4" s="1" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A8" s="4">
+      <c r="A8" s="3">
         <v>516</v>
       </c>
-      <c r="B8" s="5" t="s">
+      <c r="B8" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="C8" s="6"/>
-      <c r="D8" s="6"/>
+      <c r="C8" s="5"/>
+      <c r="D8" s="5"/>
     </row>
     <row r="9" spans="1:4" s="1" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A9" s="4">
+      <c r="A9" s="3">
         <v>517</v>
       </c>
-      <c r="B9" s="5" t="s">
+      <c r="B9" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="C9" s="6"/>
-      <c r="D9" s="6"/>
+      <c r="C9" s="5"/>
+      <c r="D9" s="5"/>
     </row>
     <row r="10" spans="1:4" s="1" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A10" s="4">
+      <c r="A10" s="3">
         <v>518</v>
       </c>
-      <c r="B10" s="5" t="s">
+      <c r="B10" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="C10" s="6"/>
-      <c r="D10" s="6"/>
+      <c r="C10" s="5"/>
+      <c r="D10" s="5"/>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="B11" s="5" t="s">
+      <c r="B11" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="C11" s="5"/>
-      <c r="D11" s="5"/>
+      <c r="C11" s="4"/>
+      <c r="D11" s="4"/>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A12" s="4">
+      <c r="A12" s="3">
         <v>641</v>
       </c>
-      <c r="B12" s="5" t="s">
+      <c r="B12" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="C12" s="5"/>
-      <c r="D12" s="5"/>
+      <c r="C12" s="4"/>
+      <c r="D12" s="4"/>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A13" s="4" t="s">
+      <c r="A13" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="B13" s="5" t="s">
+      <c r="B13" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C13" s="5"/>
-      <c r="D13" s="5"/>
+      <c r="C13" s="4"/>
+      <c r="D13" s="4"/>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A14" s="4" t="s">
+      <c r="A14" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="B14" s="5" t="s">
+      <c r="B14" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="C14" s="5"/>
-      <c r="D14" s="5"/>
+      <c r="C14" s="4"/>
+      <c r="D14" s="4"/>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A15" s="8" t="s">
+      <c r="A15" s="7" t="s">
         <v>38</v>
       </c>
-      <c r="B15" s="5" t="s">
+      <c r="B15" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C15" s="5"/>
-      <c r="D15" s="5"/>
+      <c r="C15" s="4"/>
+      <c r="D15" s="4"/>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A16" s="4" t="s">
+      <c r="A16" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="B16" s="5" t="s">
+      <c r="B16" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C16" s="5"/>
-      <c r="D16" s="5"/>
+      <c r="C16" s="4"/>
+      <c r="D16" s="4"/>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A17" s="4">
+      <c r="A17" s="3">
         <v>7471</v>
       </c>
-      <c r="B17" s="5" t="s">
+      <c r="B17" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C17" s="5"/>
-      <c r="D17" s="5"/>
+      <c r="C17" s="4"/>
+      <c r="D17" s="4"/>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A18" s="4">
+      <c r="A18" s="3">
         <v>752</v>
       </c>
-      <c r="B18" s="5" t="s">
+      <c r="B18" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C18" s="5"/>
-      <c r="D18" s="5"/>
+      <c r="C18" s="4"/>
+      <c r="D18" s="4"/>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A19" s="4" t="s">
+      <c r="A19" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="B19" s="5" t="s">
+      <c r="B19" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="C19" s="5"/>
-      <c r="D19" s="5"/>
+      <c r="C19" s="4"/>
+      <c r="D19" s="4"/>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A20" s="4">
+      <c r="A20" s="3">
         <v>822</v>
       </c>
-      <c r="B20" s="5" t="s">
+      <c r="B20" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="C20" s="5"/>
-      <c r="D20" s="5"/>
+      <c r="C20" s="4"/>
+      <c r="D20" s="4"/>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A21" s="4" t="s">
+      <c r="A21" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="B21" s="5" t="s">
+      <c r="B21" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="C21" s="5"/>
-      <c r="D21" s="5"/>
+      <c r="C21" s="4"/>
+      <c r="D21" s="4"/>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A22" s="4" t="s">
+      <c r="A22" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="B22" s="5" t="s">
+      <c r="B22" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="C22" s="5"/>
-      <c r="D22" s="5"/>
+      <c r="C22" s="4"/>
+      <c r="D22" s="4"/>
     </row>
     <row r="23" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A23" s="4">
+      <c r="A23" s="3">
         <v>84</v>
       </c>
-      <c r="B23" s="5" t="s">
+      <c r="B23" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="C23" s="5"/>
-      <c r="D23" s="5"/>
+      <c r="C23" s="4"/>
+      <c r="D23" s="4"/>
     </row>
     <row r="24" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A24" s="4" t="s">
+      <c r="A24" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="B24" s="5" t="s">
+      <c r="B24" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="C24" s="5"/>
-      <c r="D24" s="5"/>
+      <c r="C24" s="4"/>
+      <c r="D24" s="4"/>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A25" s="4">
+      <c r="A25" s="3">
         <v>862</v>
       </c>
-      <c r="B25" s="5" t="s">
+      <c r="B25" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="C25" s="5"/>
-      <c r="D25" s="5"/>
+      <c r="C25" s="4"/>
+      <c r="D25" s="4"/>
     </row>
     <row r="26" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A26" s="4">
+      <c r="A26" s="3">
         <v>863</v>
       </c>
-      <c r="B26" s="5" t="s">
+      <c r="B26" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="C26" s="5"/>
-      <c r="D26" s="5"/>
+      <c r="C26" s="4"/>
+      <c r="D26" s="4"/>
     </row>
     <row r="27" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A27" s="4">
+      <c r="A27" s="3">
         <v>864</v>
       </c>
-      <c r="B27" s="5" t="s">
+      <c r="B27" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="C27" s="5"/>
-      <c r="D27" s="5"/>
+      <c r="C27" s="4"/>
+      <c r="D27" s="4"/>
     </row>
     <row r="28" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A28" s="4" t="s">
+      <c r="A28" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="B28" s="5" t="s">
+      <c r="B28" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="C28" s="5"/>
-      <c r="D28" s="5"/>
+      <c r="C28" s="4"/>
+      <c r="D28" s="4"/>
     </row>
     <row r="29" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A29" s="4">
+      <c r="A29" s="3">
         <v>867</v>
       </c>
-      <c r="B29" s="5" t="s">
+      <c r="B29" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="C29" s="5"/>
-      <c r="D29" s="5"/>
+      <c r="C29" s="4"/>
+      <c r="D29" s="4"/>
     </row>
     <row r="30" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A30" s="4">
+      <c r="A30" s="3">
         <v>871</v>
       </c>
-      <c r="B30" s="5" t="s">
+      <c r="B30" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="C30" s="5"/>
-      <c r="D30" s="5"/>
+      <c r="C30" s="4"/>
+      <c r="D30" s="4"/>
     </row>
     <row r="31" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A31" s="4" t="s">
+      <c r="A31" s="3" t="s">
         <v>45</v>
       </c>
-      <c r="B31" s="5" t="s">
+      <c r="B31" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="C31" s="5"/>
-      <c r="D31" s="5"/>
+      <c r="C31" s="4"/>
+      <c r="D31" s="4"/>
     </row>
     <row r="32" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A32" s="4">
+      <c r="A32" s="3">
         <v>876</v>
       </c>
-      <c r="B32" s="5" t="s">
+      <c r="B32" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="C32" s="5"/>
-      <c r="D32" s="5"/>
+      <c r="C32" s="4"/>
+      <c r="D32" s="4"/>
     </row>
     <row r="33" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A33" s="4" t="s">
+      <c r="A33" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="B33" s="5" t="s">
+      <c r="B33" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="C33" s="5"/>
-      <c r="D33" s="5"/>
+      <c r="C33" s="4"/>
+      <c r="D33" s="4"/>
     </row>
     <row r="34" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A34" s="4">
+      <c r="A34" s="3">
         <v>88442</v>
       </c>
-      <c r="B34" s="5" t="s">
+      <c r="B34" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="C34" s="5"/>
-      <c r="D34" s="5"/>
+      <c r="C34" s="4"/>
+      <c r="D34" s="4"/>
     </row>
     <row r="35" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A35" s="8">
+      <c r="A35" s="7">
         <v>94</v>
       </c>
-      <c r="B35" s="5" t="s">
+      <c r="B35" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="C35" s="5"/>
-      <c r="D35" s="5"/>
+      <c r="C35" s="4"/>
+      <c r="D35" s="4"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup scale="68" orientation="landscape" horizontalDpi="200" verticalDpi="200" r:id="rId1"/>
   <customProperties>
     <customPr name="EpmWorksheetKeyString_GUID" r:id="rId2"/>
   </customProperties>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CE3F3FA2-F49B-46CA-9FFD-6FCCD64883A3}">
+  <dimension ref="A1:E35"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B5" sqref="B5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="26" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" s="1" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" s="1" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A2" s="9" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" s="1" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A3" s="3">
+        <v>511</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+    </row>
+    <row r="4" spans="1:5" s="1" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A4" s="3">
+        <v>512</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+    </row>
+    <row r="5" spans="1:5" s="1" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A5" s="3">
+        <v>513</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+    </row>
+    <row r="6" spans="1:5" s="1" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A6" s="3">
+        <v>514</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+    </row>
+    <row r="7" spans="1:5" s="1" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A7" s="3">
+        <v>515</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="C7" s="5"/>
+      <c r="D7" s="5"/>
+      <c r="E7" s="5"/>
+    </row>
+    <row r="8" spans="1:5" s="1" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A8" s="3">
+        <v>516</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="C8" s="5"/>
+      <c r="D8" s="5"/>
+      <c r="E8" s="5"/>
+    </row>
+    <row r="9" spans="1:5" s="1" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A9" s="3">
+        <v>517</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="C9" s="5"/>
+      <c r="D9" s="5"/>
+      <c r="E9" s="5"/>
+    </row>
+    <row r="10" spans="1:5" s="1" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A10" s="3">
+        <v>518</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="C10" s="5"/>
+      <c r="D10" s="5"/>
+      <c r="E10" s="5"/>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A11" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C11" s="4"/>
+      <c r="D11" s="4"/>
+      <c r="E11" s="4"/>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A12" s="3">
+        <v>641</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="C12" s="4"/>
+      <c r="D12" s="4"/>
+      <c r="E12" s="4"/>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A13" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C13" s="4"/>
+      <c r="D13" s="4"/>
+      <c r="E13" s="4"/>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A14" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="C14" s="4"/>
+      <c r="D14" s="4"/>
+      <c r="E14" s="4"/>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A15" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="C15" s="4"/>
+      <c r="D15" s="4"/>
+      <c r="E15" s="4"/>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A16" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="C16" s="4"/>
+      <c r="D16" s="4"/>
+      <c r="E16" s="4"/>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A17" s="3">
+        <v>7471</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="C17" s="4"/>
+      <c r="D17" s="4"/>
+      <c r="E17" s="4"/>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A18" s="3">
+        <v>752</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C18" s="4"/>
+      <c r="D18" s="4"/>
+      <c r="E18" s="4"/>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A19" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="C19" s="4"/>
+      <c r="D19" s="4"/>
+      <c r="E19" s="4"/>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A20" s="3">
+        <v>822</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="C20" s="4"/>
+      <c r="D20" s="4"/>
+      <c r="E20" s="4"/>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A21" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="C21" s="4"/>
+      <c r="D21" s="4"/>
+      <c r="E21" s="4"/>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A22" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="C22" s="4"/>
+      <c r="D22" s="4"/>
+      <c r="E22" s="4"/>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A23" s="3">
+        <v>84</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="C23" s="4"/>
+      <c r="D23" s="4"/>
+      <c r="E23" s="4"/>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A24" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="B24" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="C24" s="4"/>
+      <c r="D24" s="4"/>
+      <c r="E24" s="4"/>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A25" s="3">
+        <v>862</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="C25" s="4"/>
+      <c r="D25" s="4"/>
+      <c r="E25" s="4"/>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A26" s="3">
+        <v>863</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="C26" s="4"/>
+      <c r="D26" s="4"/>
+      <c r="E26" s="4"/>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A27" s="3">
+        <v>864</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="C27" s="4"/>
+      <c r="D27" s="4"/>
+      <c r="E27" s="4"/>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A28" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B28" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="C28" s="4"/>
+      <c r="D28" s="4"/>
+      <c r="E28" s="4"/>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A29" s="3">
+        <v>867</v>
+      </c>
+      <c r="B29" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="C29" s="4"/>
+      <c r="D29" s="4"/>
+      <c r="E29" s="4"/>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A30" s="3">
+        <v>871</v>
+      </c>
+      <c r="B30" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="C30" s="4"/>
+      <c r="D30" s="4"/>
+      <c r="E30" s="4"/>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A31" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="C31" s="4"/>
+      <c r="D31" s="4"/>
+      <c r="E31" s="4"/>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A32" s="3">
+        <v>876</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="C32" s="4"/>
+      <c r="D32" s="4"/>
+      <c r="E32" s="4"/>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A33" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="B33" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="C33" s="4"/>
+      <c r="D33" s="4"/>
+      <c r="E33" s="4"/>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A34" s="3">
+        <v>88442</v>
+      </c>
+      <c r="B34" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="C34" s="4"/>
+      <c r="D34" s="4"/>
+      <c r="E34" s="4"/>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A35" s="7">
+        <v>94</v>
+      </c>
+      <c r="B35" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="C35" s="4"/>
+      <c r="D35" s="4"/>
+      <c r="E35" s="4"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Tabelle1</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Deutsch</vt:lpstr>
+      <vt:lpstr>Englisch</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Kompetenzzentrum Beschaffungswesen Bund KBB;</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kompetenzzentrum Beschaffungswesen Bund KBB</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>